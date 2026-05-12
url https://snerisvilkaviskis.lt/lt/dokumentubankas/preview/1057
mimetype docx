--- v0 (2025-12-05)
+++ v1 (2026-05-12)
@@ -123,60 +123,60 @@
     </w:p>
     <w:p w14:paraId="15BBF257" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>..................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664CA0B6" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>(data)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BE4D4C" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861"/>
     <w:p w14:paraId="33A814A8" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861"/>
     <w:p w14:paraId="522D45C6" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861">
       <w:r>
         <w:t xml:space="preserve">     Prašau išbraukti mano sūnų\dukrą ................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDAA77B" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861"/>
-    <w:p w14:paraId="3857D866" w14:textId="0FC526E2" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861">
+    <w:p w14:paraId="3857D866" w14:textId="46EABF15" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>.................. klasės mokinį(-ę), iš mokyklos sąrašų nuo 202</w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>.................. klasės mokinį(-ę), iš mokyklos sąrašų nuo 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8642B">
+        <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> m. rugpjūčio mėn. 30 d. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D159C2C" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6114F2AA" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861"/>
     <w:p w14:paraId="7BAE43D0" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861"/>
     <w:p w14:paraId="676C7D85" w14:textId="77777777" w:rsidR="00F82861" w:rsidRDefault="00F82861" w:rsidP="00F82861">
       <w:pPr>
         <w:ind w:firstLine="1296"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">............................................... </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>.......................................................................</w:t>
@@ -227,50 +227,51 @@
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F82861"/>
     <w:rsid w:val="005021AD"/>
+    <w:rsid w:val="00A8642B"/>
     <w:rsid w:val="00C94EF5"/>
     <w:rsid w:val="00F61855"/>
     <w:rsid w:val="00F82861"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>